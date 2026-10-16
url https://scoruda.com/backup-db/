--- v2 (2026-08-31)
+++ v3 (2026-10-16)
@@ -1,79 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Members" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Client" sheetId="2" state="visible" r:id="rId2"/>
     <sheet name="Domain" sheetId="3" state="visible" r:id="rId3"/>
-    <sheet name="Add_item_model" sheetId="4" state="visible" r:id="rId4"/>
-    <sheet name="Customer" sheetId="5" state="visible" r:id="rId5"/>
+    <sheet name="SetupCompany" sheetId="4" state="visible" r:id="rId4"/>
+    <sheet name="Add_item_model" sheetId="5" state="visible" r:id="rId5"/>
     <sheet name="Seller" sheetId="6" state="visible" r:id="rId6"/>
-    <sheet name="Purchase_model" sheetId="7" state="visible" r:id="rId7"/>
-[...7 lines deleted...]
-    <sheet name="Site" sheetId="15" state="visible" r:id="rId15"/>
+    <sheet name="PurchaseBook" sheetId="7" state="visible" r:id="rId7"/>
+    <sheet name="ContentType" sheetId="8" state="visible" r:id="rId8"/>
+    <sheet name="Permission" sheetId="9" state="visible" r:id="rId9"/>
+    <sheet name="Group" sheetId="10" state="visible" r:id="rId10"/>
+    <sheet name="Session" sheetId="11" state="visible" r:id="rId11"/>
+    <sheet name="Site" sheetId="12" state="visible" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd h:mm:ss"/>
     <numFmt numFmtId="165" formatCode="YYYY-MM-DD HH:MM:SS"/>
     <numFmt numFmtId="166" formatCode="yyyy-mm-dd"/>
     <numFmt numFmtId="167" formatCode="YYYY-MM-DD"/>
   </numFmts>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
@@ -165,51 +159,51 @@
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -457,51 +451,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:M3"/>
+  <dimension ref="A1:M2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>id</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>password</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>last_login</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -534,597 +528,1378 @@
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>username</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>email</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>phone_no</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>role</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>pbkdf2_sha256$870000$18gQGYkFl2uhQgsVRuRbj5$HlNWTvSoBwClvyZc7OTKC3dnwiUceiihzMrFhNSFzLI=</t>
+          <t>pbkdf2_sha256$870000$aJzGn29AWczHW3FhlHMwMq$dHQ0Vfj5zlZOrxxW4KofFrdcJo58snVX8bhhqJ/RdCE=</t>
         </is>
       </c>
       <c r="C2" s="2" t="n">
-        <v>46202.90897175536</v>
+        <v>46309.67725192289</v>
       </c>
       <c r="D2" t="b">
         <v>0</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>test</t>
+          <t>Vijaya</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>tester</t>
+          <t>Lakshmi S</t>
         </is>
       </c>
       <c r="G2" t="b">
         <v>0</v>
       </c>
       <c r="H2" t="b">
         <v>1</v>
       </c>
       <c r="I2" s="2" t="n">
-        <v>46196.81212233187</v>
+        <v>46309.67724956507</v>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>test</t>
+          <t>vijaya</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>test@gmail.com</t>
+          <t>vltraderscumbum@gmail.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2222222222</t>
+          <t>8123839384</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
-        <is>
-[...53 lines deleted...]
-      <c r="M3" t="inlineStr">
         <is>
           <t>admin</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:B4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>num</t>
+          <t>id</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
-          <t>date</t>
-[...59 lines deleted...]
-          <t>user</t>
+          <t>name</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
-      <c r="B2" s="2" t="n">
-[...51 lines deleted...]
-          <t>deepa</t>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>Admin</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
-      <c r="B3" s="2" t="n">
-[...51 lines deleted...]
-          <t>deepa</t>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>Manager</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="n">
+        <v>3</v>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>Employee</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:C6"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>session_key</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>session_data</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>expire_date</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>y02h5mqcwhgqdg1bhxpmk4rblvdujfu2</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>.eJxVjEEOwiAQRe_C2hCgMBaX7j0DGZhBqgaS0q6Md7dNutDtf-_9twi4LiWsnecwkbgILU6_W8T05LoDemC9N5laXeYpyl2RB-3y1ohf18P9OyjYy1YjZs-OHCg-A7PlpJIzydvMpBxZoAGyxmHU3hNt7uBNzJAjRjBuVOLzBQ_JONY:1xGKEf:wz4GDSXouMq0dZvhboOdZYa3WSCyTDgA7igbBLppySM</t>
+        </is>
+      </c>
+      <c r="C2" s="2" t="n">
+        <v>46321.97561648481</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>nu78paaqnhadpj4lhhu7bw8pe96qvxod</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>.eJxVjEEOwiAQRe_C2hCgMBaX7j0DGZhBqgaS0q6Md7dNutDtf-_9twi4LiWsnecwkbgILU6_W8T05LoDemC9N5laXeYpyl2RB-3y1ohf18P9OyjYy1YjZs-OHCg-A7PlpJIzydvMpBxZoAGyxmHU3hNt7uBNzJAjRjBuVOLzBQ_JONY:1xGCHS:DPq2PpIRp8lfakx8hR7Mgj5iLZqc6Ft6IjzpeaTUkv0</t>
+        </is>
+      </c>
+      <c r="C3" s="2" t="n">
+        <v>46321.62169237214</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>xehhl3mafova91npfo0fwerny4zwpwbv</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>.eJxVjEEOwiAQRe_C2hCgMBaX7j0DGZhBqgaS0q6Md7dNutDtf-_9twi4LiWsnecwkbgILU6_W8T05LoDemC9N5laXeYpyl2RB-3y1ohf18P9OyjYy1YjZs-OHCg-A7PlpJIzydvMpBxZoAGyxmHU3hNt7uBNzJAjRjBuVOLzBQ_JONY:1xEOjU:TkhS0gwP3KdwuDoz5IbxTAPWuqxegYf0xx47-u5AX0A</t>
+        </is>
+      </c>
+      <c r="C4" s="2" t="n">
+        <v>46316.65885359482</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>trvrmnr5bncudw03ug8b2azwm4ioaeb7</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>.eJxVjDsOwyAQBe9CHSFY83PK9D4DYmEJTiKQjF1FuXtsyUXSvpl5b-bDtha_dVr8nNiVSXb53TDEJ9UDpEeo98Zjq-syIz8UftLOp5bodTvdv4MSetnrjFmqYCIlHEERDBZQG1IgNDkDJkhBSqhIo3UDJJRS4w7BZUU2Zsc-X-ZlN5k:1xGwuF:5s--XFI7sHUE9AzdIj0_Q2Q_AZmGDUHPqwqmzdGddzA</t>
+        </is>
+      </c>
+      <c r="C5" s="2" t="n">
+        <v>46323.69610525081</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>569zsy87y3ta2mi8irwx5ozvp7vmmfmy</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>e30:1x95t5:YgLWVtdibPjBNXdGuu89F_1UUoH4FT_S9SwFjOPA2yg</t>
+        </is>
+      </c>
+      <c r="C6" s="2" t="n">
+        <v>46302.02827888451</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:C2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>id</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>domain</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>name</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="n">
+        <v>1</v>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>example.com</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>example.com</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:G6"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>id</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>schema_name</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>name</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>created</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>email</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>contact_number</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>domain_url</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="n">
+        <v>1</v>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>vlcorp</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>VL Corp</t>
+        </is>
+      </c>
+      <c r="D2" s="2" t="n">
+        <v>46283.70746288272</v>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>vijaya5red@gmail.com</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>8123839384</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>vl-corp.domain.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="n">
+        <v>2</v>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>kif</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>Karthick Integrated Farm</t>
+        </is>
+      </c>
+      <c r="D3" s="2" t="n">
+        <v>46283.7257431556</v>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>sckdeepa@gmail.com</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>9448856655</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>karthick-integrated-farm.domain.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="n">
+        <v>3</v>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>arunindustries</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>Arun Industries</t>
+        </is>
+      </c>
+      <c r="D4" s="2" t="n">
+        <v>46283.72682926744</v>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>deepasck@gmail.com</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>9448856655</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>arun-industries.domain.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="n">
+        <v>4</v>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>nouijogrgn</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>wwnhflmswd</t>
+        </is>
+      </c>
+      <c r="D5" s="2" t="n">
+        <v>46292.09837168728</v>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>jpzrmfip@formtests.info</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>wuugeitdkk</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>wwnhflmswd.domain.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="n">
+        <v>5</v>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>vlt</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>VL traders</t>
+        </is>
+      </c>
+      <c r="D6" s="2" t="n">
+        <v>46309.67689243352</v>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>vltraderscumbum@gmail.com</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>8123839384</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>vl-traders.domain.com</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:D6"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>id</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>domain</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>is_primary</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>tenant</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="n">
+        <v>1</v>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>vlcorp.scoruda.com</t>
+        </is>
+      </c>
+      <c r="C2" t="b">
+        <v>1</v>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>VL Corp</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="n">
+        <v>2</v>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>kif.scoruda.com</t>
+        </is>
+      </c>
+      <c r="C3" t="b">
+        <v>1</v>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>Karthick Integrated Farm</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="n">
+        <v>3</v>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>arunindustries.scoruda.com</t>
+        </is>
+      </c>
+      <c r="C4" t="b">
+        <v>1</v>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>Arun Industries</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="n">
+        <v>4</v>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>nouijogrgn.scoruda.com</t>
+        </is>
+      </c>
+      <c r="C5" t="b">
+        <v>1</v>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>wwnhflmswd</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="n">
+        <v>5</v>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>vlt.scoruda.com</t>
+        </is>
+      </c>
+      <c r="C6" t="b">
+        <v>1</v>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>VL traders</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:M2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>id</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>name</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>address</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>phone</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>gst</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>bank</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>account</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>ifsc</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>due_date</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>gsttype</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>logo</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>mail</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>user</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="n">
+        <v>1</v>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>Vijaya Lakshmi Traders</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr"/>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>vltraderscumbum@gmail.com</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>vijaya</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:G2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>id</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>product</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>product_type</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>purchase_rate</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>sale_rate</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>image</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>uqc</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="n">
+        <v>1</v>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>Cardamom</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>both</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr"/>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>Kg</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:K2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>id</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>name</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>address</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>phone</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>gst</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>bank</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>account</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>ifsc</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>due_date</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>heads</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>user</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="n">
+        <v>1</v>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>Sudarsanan Spices and Foods Products</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>I-53, Pottamplackel Building Parapet , Ayyappancoil ,Marylulam,idukki,Kerala-685507</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>32CNXPS6887HIZX</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>Purchase</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>vijaya</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:I2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>id</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>date</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>date1</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>heads</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>amt</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>mode</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>comment</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>selbuy</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>user</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="n">
+        <v>2</v>
+      </c>
+      <c r="B2" s="2" t="n">
+        <v>46309.69608233251</v>
+      </c>
+      <c r="C2" s="3" t="n">
+        <v>46296</v>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Purchase</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>1525000.00</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Bank</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>Amt transfered</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Sudarsanan Spices and Foods Products</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>vijaya</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>id</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>app_label</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>model</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>scoapp</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>client</t>
+          <t>add_item_model</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>scoapp</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>members</t>
+          <t>client</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>scoapp</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>customer</t>
+          <t>members</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>scoapp</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>cashbook</t>
+          <t>customer</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>scoapp</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>domain</t>
+          <t>cashbook</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>scoapp</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>invoice_model</t>
+          <t>domain</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>scoapp</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>seller</t>
+          <t>offer</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>scoapp</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>purchasebook</t>
+          <t>invoice_model</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>scoapp</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>purchase_model</t>
+          <t>seller</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>scoapp</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>setupcompany</t>
+          <t>purchasebook</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>scoapp</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>transportation</t>
+          <t>purchase_model</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>scoapp</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>offer</t>
+          <t>setupcompany</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>13</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>scoapp</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>add_item_model</t>
+          <t>transportation</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>contenttypes</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>contenttype</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>auth</t>
@@ -1179,51 +1954,51 @@
         <is>
           <t>site</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>19</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>admin</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>logentry</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:D77"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>id</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>name</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
@@ -1537,1071 +2312,1071 @@
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>56</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Can view content type</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>view_contenttype</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>content type</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
-        <v>49</v>
+        <v>1</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Can add add_item_model</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>add_add_item_model</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>add_item_model</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
-        <v>50</v>
+        <v>2</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Can change add_item_model</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>change_add_item_model</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>add_item_model</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
-        <v>51</v>
+        <v>3</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Can delete add_item_model</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>delete_add_item_model</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>add_item_model</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
-        <v>52</v>
+        <v>4</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Can view add_item_model</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>view_add_item_model</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>add_item_model</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Can add cash book</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>add_cashbook</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>cash book</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Can change cash book</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>change_cashbook</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>cash book</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Can delete cash book</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>delete_cashbook</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>cash book</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Can view cash book</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>view_cashbook</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>cash book</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Can add client</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>add_client</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>client</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Can change client</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>change_client</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>client</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Can delete client</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>delete_client</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>client</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Can view client</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>view_client</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>client</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Can add customer</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>add_customer</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>customer</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Can change customer</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>change_customer</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>customer</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Can delete customer</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>delete_customer</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>customer</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Can view customer</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>view_customer</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>customer</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Can add domain</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>add_domain</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>domain</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Can change domain</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>change_domain</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>domain</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Can delete domain</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>delete_domain</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>domain</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Can view domain</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>view_domain</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>domain</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Can add invoice_model</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>add_invoice_model</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>invoice_model</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Can change invoice_model</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>change_invoice_model</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>invoice_model</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Can delete invoice_model</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>delete_invoice_model</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>invoice_model</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Can view invoice_model</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>view_invoice_model</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>invoice_model</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Can add user</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>add_members</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Can change user</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>change_members</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Can delete user</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>delete_members</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Can view user</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>view_members</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>user</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Can add offer</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>add_offer</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>offer</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Can change offer</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>change_offer</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>offer</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Can delete offer</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>delete_offer</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>offer</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Can view offer</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>view_offer</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>offer</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Can add purchase book</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>add_purchasebook</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>purchase book</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Can change purchase book</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>change_purchasebook</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>purchase book</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Can delete purchase book</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>delete_purchasebook</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>purchase book</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Can view purchase book</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>view_purchasebook</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>purchase book</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="n">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Can add purchase_model</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>add_purchase_model</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>purchase_model</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Can change purchase_model</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>change_purchase_model</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>purchase_model</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="n">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Can delete purchase_model</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>delete_purchase_model</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>purchase_model</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="n">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Can view purchase_model</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>view_purchase_model</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>purchase_model</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Can add seller</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>add_seller</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>seller</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="n">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Can change seller</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>change_seller</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>seller</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="n">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Can delete seller</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>delete_seller</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>seller</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="n">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Can view seller</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>view_seller</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>seller</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="n">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Can add setup company</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>add_setupcompany</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>setup company</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="n">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Can change setup company</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>change_setupcompany</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>setup company</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="n">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Can delete setup company</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>delete_setupcompany</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>setup company</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="n">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Can view setup company</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>view_setupcompany</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>setup company</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="n">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Can add transportation</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>add_transportation</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>transportation</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="n">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Can change transportation</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>change_transportation</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>transportation</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="n">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Can delete transportation</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>delete_transportation</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>transportation</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="n">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Can view transportation</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>view_transportation</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>transportation</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="n">
         <v>65</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Can add session</t>
         </is>
@@ -2732,1680 +3507,47 @@
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>site</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="n">
         <v>72</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Can view site</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>view_site</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>site</t>
-        </is>
-[...1631 lines deleted...]
-          <t>deepa</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>