--- v0 (2026-06-02)
+++ v1 (2026-07-17)
@@ -1,121 +1,138 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet name="Client" sheetId="1" state="visible" r:id="rId1"/>
-[...6 lines deleted...]
-    <sheet name="Site" sheetId="8" state="visible" r:id="rId8"/>
+    <sheet name="Members" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="Client" sheetId="2" state="visible" r:id="rId2"/>
+    <sheet name="Domain" sheetId="3" state="visible" r:id="rId3"/>
+    <sheet name="Add_item_model" sheetId="4" state="visible" r:id="rId4"/>
+    <sheet name="Customer" sheetId="5" state="visible" r:id="rId5"/>
+    <sheet name="Seller" sheetId="6" state="visible" r:id="rId6"/>
+    <sheet name="Purchase_model" sheetId="7" state="visible" r:id="rId7"/>
+    <sheet name="PurchaseBook" sheetId="8" state="visible" r:id="rId8"/>
+    <sheet name="CashBook" sheetId="9" state="visible" r:id="rId9"/>
+    <sheet name="Invoice_model" sheetId="10" state="visible" r:id="rId10"/>
+    <sheet name="ContentType" sheetId="11" state="visible" r:id="rId11"/>
+    <sheet name="Permission" sheetId="12" state="visible" r:id="rId12"/>
+    <sheet name="Group" sheetId="13" state="visible" r:id="rId13"/>
+    <sheet name="Session" sheetId="14" state="visible" r:id="rId14"/>
+    <sheet name="Site" sheetId="15" state="visible" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="2">
+  <numFmts count="4">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd h:mm:ss"/>
     <numFmt numFmtId="165" formatCode="YYYY-MM-DD HH:MM:SS"/>
+    <numFmt numFmtId="166" formatCode="yyyy-mm-dd"/>
+    <numFmt numFmtId="167" formatCode="YYYY-MM-DD"/>
   </numFmts>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -148,51 +165,51 @@
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -440,427 +457,392 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G5"/>
+  <dimension ref="A1:M3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>id</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
-          <t>schema_name</t>
+          <t>password</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
-          <t>name</t>
+          <t>last_login</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
-          <t>created</t>
+          <t>is_superuser</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
+          <t>first_name</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>last_name</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>is_staff</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>is_active</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>date_joined</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>username</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
           <t>email</t>
         </is>
       </c>
-      <c r="F1" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>domain_url</t>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>phone_no</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>role</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>vlcorp</t>
-[...8 lines deleted...]
-        <v>46148.59341435211</v>
+          <t>pbkdf2_sha256$870000$rAYLRcpmsTvv0NOvoUmimJ$Y/Y7zFJmsfIZ/SZyp9xI1lUMGspHUEmRmttyWjof2aI=</t>
+        </is>
+      </c>
+      <c r="C2" s="2" t="n">
+        <v>46195.51879479358</v>
+      </c>
+      <c r="D2" t="b">
+        <v>0</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>vijaya5red@gmail.com</t>
+          <t>Deepa</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>8123839384</t>
-[...4 lines deleted...]
-          <t>vl-corp.domain.com</t>
+          <t>Suresh</t>
+        </is>
+      </c>
+      <c r="G2" t="b">
+        <v>0</v>
+      </c>
+      <c r="H2" t="b">
+        <v>1</v>
+      </c>
+      <c r="I2" s="2" t="n">
+        <v>46195.51288731882</v>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>deepa</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>sckdeepa@gmail.com</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>9448856655</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>admin</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>ssi</t>
-[...8 lines deleted...]
-        <v>46148.59851800319</v>
+          <t>pbkdf2_sha256$870000$18gQGYkFl2uhQgsVRuRbj5$HlNWTvSoBwClvyZc7OTKC3dnwiUceiihzMrFhNSFzLI=</t>
+        </is>
+      </c>
+      <c r="C3" s="2" t="n">
+        <v>46202.90897175536</v>
+      </c>
+      <c r="D3" t="b">
+        <v>0</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>vijaya5red@icloud.com</t>
+          <t>test</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>8123839384</t>
-[...70 lines deleted...]
-          <t>amma-nursery.domain.com</t>
+          <t>tester</t>
+        </is>
+      </c>
+      <c r="G3" t="b">
+        <v>0</v>
+      </c>
+      <c r="H3" t="b">
+        <v>1</v>
+      </c>
+      <c r="I3" s="2" t="n">
+        <v>46196.81212233187</v>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>test</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>test@gmail.com</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2222222222</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>admin</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:D5"/>
+  <dimension ref="A1:N2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>id</t>
+          <t>num</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
-          <t>domain</t>
+          <t>date</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
-          <t>is_primary</t>
+          <t>date1</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
-          <t>tenant</t>
+          <t>billnum</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>mode</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>qty</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>rate</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>gst</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>amt</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>transport_amt</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>selbuy</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>product</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>offer</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>user</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
-      <c r="B2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C2" t="b">
+      <c r="B2" s="2" t="n">
+        <v>46196.81140935998</v>
+      </c>
+      <c r="C2" s="3" t="n">
+        <v>46196</v>
+      </c>
+      <c r="D2" t="n">
         <v>1</v>
       </c>
-      <c r="D2" t="inlineStr">
-[...55 lines deleted...]
-          <t>Amma Nursery</t>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>cash</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>3.00</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>180.00</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>540.00</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>customer1</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>honey</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr"/>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>deepa</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-[...80 lines deleted...]
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>id</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>app_label</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
@@ -1137,51 +1119,51 @@
         <is>
           <t>site</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>19</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>admin</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>logentry</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:D77"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>id</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>name</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
@@ -2698,51 +2680,51 @@
     <row r="77">
       <c r="A77" t="n">
         <v>72</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Can view site</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>view_site</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>site</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>id</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>name</t>
         </is>
       </c>
     </row>
@@ -2759,246 +2741,1455 @@
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Employee</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Manager</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:C9"/>
+  <dimension ref="A1:C12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>session_key</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>session_data</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>expire_date</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>vwyqv7gg0iozjoiry936wch1ajnwo3c0</t>
+          <t>838on3elva6ea4747df7l2axk9gn4cw1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>.eJxVjEEOgyAQRe_CuiHBAcEuu-8ZyDAMxbaBRHRlevdq4kK3773_V-FxmbNfGk9-jOIulLidWUD6cNlFfGN5VUm1zNMY5J7Iwzb5rJG_j6O9HGRseVtzdLYnULp3DAaQyBhLHFxIjAMG1Dgky5Q6oOSgi6QNAKsNKlTGit8fDAU4zg:1wTwR0:fgLAYtYzdbIV1Od9wY_k2DruqYHbugVXSuoHtP7vkk4</t>
+          <t>.eJxVjEEOgyAQRe_CuiHBAcEuu-8ZyDAMxbaBRHRlevdq4kK3773_V-FxmbNfGk9-jOIulLidWUD6cNlFfGN5VUm1zNMY5J7Iwzb5rJG_j6O9HGRseVtzdLYnULp3DAaQyBhLHFxIjAMG1Dgky5Q6oOSgi6QNAKsNKlTGit8fDAU4zg:1wi2og:kVO66OVjq-lmn-iAggZhdLuibecWw0Yn7dXNpNcATUk</t>
         </is>
       </c>
       <c r="C2" s="2" t="n">
-        <v>46188.51225244096</v>
+        <v>46227.41415449058</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>l0aqhxsxbjkbecoajprspwudmgblzriq</t>
+          <t>qkzgmqz934vccnu8poy2elpvwgqa3joj</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>.eJxVjEEOgyAQRe_CuiHBAcEuu-8ZyDAMxbaBRHRlevdq4kK3773_V-FxmbNfGk9-jOIulLidWUD6cNlFfGN5VUm1zNMY5J7Iwzb5rJG_j6O9HGRseVtzdLYnULp3DAaQyBhLHFxIjAMG1Dgky5Q6oOSgi6QNAKsNKlTGit8fDAU4zg:1wTwTN:_YILyK8ThtA6ZBJ7o04vYwmxGlyWocVQE-ttdBaWhSQ</t>
+          <t>.eJxVjEEOgyAQRe_CuiHBAcEuu-8ZyDAMxbaBRHRlevdq4kK3773_V-FxmbNfGk9-jOIulLidWUD6cNlFfGN5VUm1zNMY5J7Iwzb5rJG_j6O9HGRseVtzdLYnULp3DAaQyBhLHFxIjAMG1Dgky5Q6oOSgi6QNAKsNKlTGit8fDAU4zg:1weRP6:lUcD3ggUq1a4JYCBbfgSuPAjjhl_0vInYPo3Y7rTtwA</t>
         </is>
       </c>
       <c r="C3" s="2" t="n">
-        <v>46188.51395074537</v>
+        <v>46217.47435907898</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>fod0yc3ynr4by48mo67wcvhm4k05nmw6</t>
+          <t>1n1fbow4g8mugavwbwcb2j9a1j3io92s</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>.eJxVjMsOwiAQRf-FtSEDHYq4dN9vIDM8pGogKe3K-O_apAvd3nPOfQlP21r81tPi5yguQonT78YUHqnuIN6p3poMra7LzHJX5EG7nFpMz-vh_h0U6uVbI5F2GchEoJjRIrE2DCkQuzMgYFYDGACImINjDcGO2mQ01g3IoxLvD-4AN3s:1wU4pf:yU3bioZhCxpkSjv4kB7h6eNBfvl4llfzZVkAKna9dQU</t>
+          <t>.eJxVjDsOwjAQRO_iGlmKf7CU9JzB2vWucQDZUpxUEXcnkVJAMc28N7OqiMtc4tJliiOrqzLq9NsRppfUHfAT66Pp1Oo8jaR3RR-063tjed8O9--gYC_bGvzZs3jYIg6YBFOGgC744AGMxQEu4lLCbA0JAA2WMgdAFEfWBfX5Av57OLc:1weEnH:KFMdxRj4d99ZOiZqIuyaRqTiZkYq4hCfV8KhH_xM-xI</t>
         </is>
       </c>
       <c r="C4" s="2" t="n">
-        <v>46188.88586825423</v>
+        <v>46216.91333046158</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>393zx7lzxswtxnq7baasrrvm244xrbp2</t>
+          <t>rnbqnno8nu8g7bp6b1079ppgh1gj4tum</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>e30:1wLEPO:gjBsnJ2zXEKO1ut_N-CBTI9wrL-H-OiC40rZ1Czkzoc</t>
+          <t>.eJxVjEEOwiAQRe_C2pABpkBduvcMZGBAqoYmpV0Z765NutDtf-_9lwi0rTVsPS9hYnEWWpx-t0jpkdsO-E7tNss0t3WZotwVedAurzPn5-Vw_w4q9fqtKbvRRz2CJWQzeHSlsHHKgiZtFHLUHshk5GRVLOAiABTLCRG9S4N4fwDSkjdj:1wXJaW:xHGOOs9ebF3WMYe6ahN9aOJPtxqy4JMTA_N_5Ks3UeQ</t>
         </is>
       </c>
       <c r="C5" s="2" t="n">
-        <v>46164.48609275329</v>
+        <v>46197.81764228326</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>rnbqnno8nu8g7bp6b1079ppgh1gj4tum</t>
+          <t>fod0yc3ynr4by48mo67wcvhm4k05nmw6</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>.eJxVjEEOwiAQRe_C2pABpkBduvcMZGBAqoYmpV0Z765NutDtf-_9lwi0rTVsPS9hYnEWWpx-t0jpkdsO-E7tNss0t3WZotwVedAurzPn5-Vw_w4q9fqtKbvRRz2CJWQzeHSlsHHKgiZtFHLUHshk5GRVLOAiABTLCRG9S4N4fwDSkjdj:1wUIq8:2OZA89DBBXumlWfAIkDOsnYQIrjATSqXZBgpjymKdjc</t>
+          <t>.eJxVjMsOwiAQRf-FtSEDHYq4dN9vIDM8pGogKe3K-O_apAvd3nPOfQlP21r81tPi5yguQonT78YUHqnuIN6p3poMra7LzHJX5EG7nFpMz-vh_h0U6uVbI5F2GchEoJjRIrE2DCkQuzMgYFYDGACImINjDcGO2mQ01g3IoxLvD-4AN3s:1wXTa6:W1DcA94o5A6rK7Icm66bVDOYkIURF-LeTTPzWPKr10Y</t>
         </is>
       </c>
       <c r="C6" s="2" t="n">
-        <v>46189.50907737172</v>
+        <v>46198.26225632572</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>i2hxf0nncqbumwvj4dihd2794yos0owd</t>
+          <t>sbelr17aomjy7qpn4enuq9w4f4pq8u3g</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>.eJxVjEEOgyAQRe_CuiHBAcEuu-8ZyDAMxbaBRHRlevdq4kK3773_V-FxmbNfGk9-jOIulLidWUD6cNlFfGN5VUm1zNMY5J7Iwzb5rJG_j6O9HGRseVtzdLYnULp3DAaQyBhLHFxIjAMG1Dgky5Q6oOSgi6QNAKsNKlTGit8fDAU4zg:1wLNhx:dtBINaI5ClcjkB83-5rVFEpFno2cWmAskw46YzjrfIA</t>
+          <t>.eJxVjDsOwjAQRO_iGlmKf7CU9JzB2vWucQDZUpxUEXcnkVJAMc28N7OqiMtc4tJliiOrqzLq9NsRppfUHfAT66Pp1Oo8jaR3RR-063tjed8O9--gYC_bGvzZs3jYIg6YBFOGgC744AGMxQEu4lLCbA0JAA2WMgdAFEfWBfX5Av57OLc:1wccBd:lPTuko-nS5RfHHwDMw8O6dgrZ9LshoYwLEPcjsxKj30</t>
         </is>
       </c>
       <c r="C7" s="2" t="n">
-        <v>46164.89983221878</v>
+        <v>46212.43724465284</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>5oy326v2d031obfrlmzmg0ol4wdrsftm</t>
+          <t>393zx7lzxswtxnq7baasrrvm244xrbp2</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>.eJxVjMsOwiAQRf-FtSEDHYq4dN9vIDM8pGogKe3K-O_apAvd3nPOfQlP21r81tPi5yguQonT78YUHqnuIN6p3poMra7LzHJX5EG7nFpMz-vh_h0U6uVbI5F2GchEoJjRIrE2DCkQuzMgYFYDGACImINjDcGO2mQ01g3IoxLvD-4AN3s:1wOdjl:IFsjl_KKWfc13ddbtZkWeaEeVA82Gi69XhlKsXCvmBI</t>
+          <t>e30:1wLEPO:gjBsnJ2zXEKO1ut_N-CBTI9wrL-H-OiC40rZ1Czkzoc</t>
         </is>
       </c>
       <c r="C8" s="2" t="n">
-        <v>46173.88825276773</v>
+        <v>46164.48609275329</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>z8x3nfdlwoarr1jrrnq3gflp3bo61p04</t>
+          <t>i2hxf0nncqbumwvj4dihd2794yos0owd</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>.eJxVjEEOgyAQRe_CuiHBAcEuu-8ZyDAMxbaBRHRlevdq4kK3773_V-FxmbNfGk9-jOIulLidWUD6cNlFfGN5VUm1zNMY5J7Iwzb5rJG_j6O9HGRseVtzdLYnULp3DAaQyBhLHFxIjAMG1Dgky5Q6oOSgi6QNAKsNKlTGit8fDAU4zg:1wSpyK:pOt_u5Q34jB87K5a0Mm8VCIqWHQ-fIvaMNEkYsDVups</t>
+          <t>.eJxVjEEOgyAQRe_CuiHBAcEuu-8ZyDAMxbaBRHRlevdq4kK3773_V-FxmbNfGk9-jOIulLidWUD6cNlFfGN5VUm1zNMY5J7Iwzb5rJG_j6O9HGRseVtzdLYnULp3DAaQyBhLHFxIjAMG1Dgky5Q6oOSgi6QNAKsNKlTGit8fDAU4zg:1wLNhx:dtBINaI5ClcjkB83-5rVFEpFno2cWmAskw46YzjrfIA</t>
         </is>
       </c>
       <c r="C9" s="2" t="n">
-        <v>46185.46630152319</v>
+        <v>46164.89983221878</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>5oy326v2d031obfrlmzmg0ol4wdrsftm</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>.eJxVjMsOwiAQRf-FtSEDHYq4dN9vIDM8pGogKe3K-O_apAvd3nPOfQlP21r81tPi5yguQonT78YUHqnuIN6p3poMra7LzHJX5EG7nFpMz-vh_h0U6uVbI5F2GchEoJjRIrE2DCkQuzMgYFYDGACImINjDcGO2mQ01g3IoxLvD-4AN3s:1wOdjl:IFsjl_KKWfc13ddbtZkWeaEeVA82Gi69XhlKsXCvmBI</t>
+        </is>
+      </c>
+      <c r="C10" s="2" t="n">
+        <v>46173.88825276773</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>tnqbrb5l75xiy1vqvvi5itrx9chesiam</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>.eJxVjEEOwiAQRe_C2pABpkBduvcMZGBAqoYmpV0Z765NutDtf-_9lwi0rTVsPS9hYnEWWpx-t0jpkdsO-E7tNss0t3WZotwVedAurzPn5-Vw_w4q9fqtKbvRRz2CJWQzeHSlsHHKgiZtFHLUHshk5GRVLOAiABTLCRG9S4N4fwDSkjdj:1wgliT:mnAfbD-tGmr8WUMi5dZbW1rPK1gGevi0A2_7kT8cmSg</t>
+        </is>
+      </c>
+      <c r="C11" s="2" t="n">
+        <v>46223.89492480536</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>w576k632bkwa24hbqdvsf4ib2lccy1al</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>.eJxVjDsOwjAQRO_iGlmKf7CU9JzB2vWucQDZUpxUEXcnkVJAMc28N7OqiMtc4tJliiOrqzLq9NsRppfUHfAT66Pp1Oo8jaR3RR-063tjed8O9--gYC_bGvzZs3jYIg6YBFOGgC744AGMxQEu4lLCbA0JAA2WMgdAFEfWBfX5Av57OLc:1whUFn:SC5ypqnHYKxcYkYT4KgFe_szEJoTXzihBEw6Ldq4ICw</t>
+        </is>
+      </c>
+      <c r="C12" s="2" t="n">
+        <v>46225.8764307876</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>id</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>domain</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>name</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>example.com</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>example.com</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:G6"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>id</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>schema_name</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>name</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>created</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>email</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>contact_number</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>domain_url</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="n">
+        <v>1</v>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>vlcorp</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>VL Corp</t>
+        </is>
+      </c>
+      <c r="D2" s="2" t="n">
+        <v>46148.59341435211</v>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>vijaya5red@gmail.com</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>8123839384</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>vl-corp.domain.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="n">
+        <v>2</v>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>ssi</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>Suresh Steel Industries</t>
+        </is>
+      </c>
+      <c r="D3" s="2" t="n">
+        <v>46148.59851800319</v>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>vijaya5red@icloud.com</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>8123839384</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>suresh-steel-industries.domain.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="n">
+        <v>3</v>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>kif</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>Karthick Integrated Farm</t>
+        </is>
+      </c>
+      <c r="D4" s="2" t="n">
+        <v>46150.45445399667</v>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>sckdeepa@gmail.com</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>9448856655</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>karthick-integrated-farm.domain.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="n">
+        <v>4</v>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>ammanursery</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>Amma Nursery</t>
+        </is>
+      </c>
+      <c r="D5" s="2" t="n">
+        <v>46150.45857625292</v>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>deepasck@gmail.com</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>9448856655</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>amma-nursery.domain.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="n">
+        <v>5</v>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>karthickintegratedfarm</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>karthickintegratedfarm</t>
+        </is>
+      </c>
+      <c r="D6" s="2" t="n">
+        <v>46195.48753810737</v>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>sckdeepa@gmail.com</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>9448856655</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>karthickintegratedfarm.domain.com</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:D6"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>id</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>domain</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>is_primary</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>tenant</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="n">
+        <v>1</v>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>vlcorp.scoruda.com</t>
+        </is>
+      </c>
+      <c r="C2" t="b">
+        <v>1</v>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>VL Corp</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="n">
+        <v>2</v>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>ssi.scoruda.com</t>
+        </is>
+      </c>
+      <c r="C3" t="b">
+        <v>1</v>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>Suresh Steel Industries</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="n">
+        <v>3</v>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>kif.scoruda.com</t>
+        </is>
+      </c>
+      <c r="C4" t="b">
+        <v>1</v>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>Karthick Integrated Farm</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="n">
+        <v>4</v>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>ammanursery.scoruda.com</t>
+        </is>
+      </c>
+      <c r="C5" t="b">
+        <v>1</v>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>Amma Nursery</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="n">
+        <v>5</v>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>karthickintegratedfarm.scoruda.com</t>
+        </is>
+      </c>
+      <c r="C6" t="b">
+        <v>1</v>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>karthickintegratedfarm</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:F4"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>id</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>product</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>product_type</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>purchase_rate</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>sale_rate</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>image</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="n">
+        <v>2</v>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>honey</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>both</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>180.00</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>https://ik.imagekit.io/scoruda/Gemini_Generated_Image_8ui1938ui1938ui1_s9yecs_L4.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="n">
+        <v>3</v>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>BV 380 EGGS</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>both</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>10.00</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>https://ik.imagekit.io/scoruda/EGG_1Z4p0WQZ0.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="n">
+        <v>4</v>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>FEED 50kg</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>both</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>1590.00</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>https://ik.imagekit.io/scoruda/feed_LyCoShVHFT.jpg</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:J3"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>id</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>name</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>address</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>phone</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>gst</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>bank</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>account</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>ifsc</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>due_date</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>user</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="n">
+        <v>1</v>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>customer1</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>deepa</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="n">
+        <v>2</v>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>customer2</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>deepa</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:J3"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>id</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>name</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>address</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>phone</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>gst</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>bank</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>account</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>ifsc</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>due_date</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>user</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="n">
+        <v>1</v>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>seller1</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>deepa</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="n">
+        <v>2</v>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>seller2</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>deepa</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:L2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>num</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>date</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>date1</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>billnum</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>mode</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>qty</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>rate</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>gst</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>amt</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>selbuy</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>product</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>user</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="n">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="n">
+        <v>46196.81161563064</v>
+      </c>
+      <c r="C2" s="3" t="n">
+        <v>46196</v>
+      </c>
+      <c r="D2" t="n">
+        <v>1</v>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Bank</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>10.00</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>1500.00</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>seller2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>honey</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>deepa</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:H2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>id</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>date</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>date1</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>amt</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>mode</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>comment</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>selbuy</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>user</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="n">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="n">
+        <v>46196.81161571243</v>
+      </c>
+      <c r="C2" s="3" t="n">
+        <v>46196</v>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>1500.00</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Bank</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Payment for Invoice 1</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>seller2</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>deepa</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:H2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>id</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>date</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>date1</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>amt</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>mode</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>comment</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>selbuy</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>user</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="n">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="n">
+        <v>46196.81140944302</v>
+      </c>
+      <c r="C2" s="3" t="n">
+        <v>46196</v>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>540.00</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>cash</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Payment for Invoice 1</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>customer1</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>deepa</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>