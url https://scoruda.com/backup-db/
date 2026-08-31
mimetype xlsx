--- v1 (2026-07-17)
+++ v2 (2026-08-31)
@@ -534,170 +534,170 @@
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>username</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>email</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>phone_no</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>role</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>pbkdf2_sha256$870000$rAYLRcpmsTvv0NOvoUmimJ$Y/Y7zFJmsfIZ/SZyp9xI1lUMGspHUEmRmttyWjof2aI=</t>
+          <t>pbkdf2_sha256$870000$18gQGYkFl2uhQgsVRuRbj5$HlNWTvSoBwClvyZc7OTKC3dnwiUceiihzMrFhNSFzLI=</t>
         </is>
       </c>
       <c r="C2" s="2" t="n">
-        <v>46195.51879479358</v>
+        <v>46202.90897175536</v>
       </c>
       <c r="D2" t="b">
         <v>0</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Deepa</t>
+          <t>test</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>Suresh</t>
+          <t>tester</t>
         </is>
       </c>
       <c r="G2" t="b">
         <v>0</v>
       </c>
       <c r="H2" t="b">
         <v>1</v>
       </c>
       <c r="I2" s="2" t="n">
-        <v>46195.51288731882</v>
+        <v>46196.81212233187</v>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>deepa</t>
+          <t>test</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>sckdeepa@gmail.com</t>
+          <t>test@gmail.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>9448856655</t>
+          <t>2222222222</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>admin</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>pbkdf2_sha256$870000$18gQGYkFl2uhQgsVRuRbj5$HlNWTvSoBwClvyZc7OTKC3dnwiUceiihzMrFhNSFzLI=</t>
+          <t>pbkdf2_sha256$870000$rAYLRcpmsTvv0NOvoUmimJ$Y/Y7zFJmsfIZ/SZyp9xI1lUMGspHUEmRmttyWjof2aI=</t>
         </is>
       </c>
       <c r="C3" s="2" t="n">
-        <v>46202.90897175536</v>
+        <v>46261.49660578647</v>
       </c>
       <c r="D3" t="b">
         <v>0</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>test</t>
+          <t>Deepa</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>tester</t>
+          <t>Suresh</t>
         </is>
       </c>
       <c r="G3" t="b">
         <v>0</v>
       </c>
       <c r="H3" t="b">
         <v>1</v>
       </c>
       <c r="I3" s="2" t="n">
-        <v>46196.81212233187</v>
+        <v>46195.51288731882</v>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>test</t>
+          <t>deepa</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>test@gmail.com</t>
+          <t>sckdeepa@gmail.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2222222222</t>
+          <t>9448856655</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
           <t>admin</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>num</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>date</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>date1</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -788,50 +788,110 @@
           <t>0.00</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>540.00</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>customer1</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>honey</t>
         </is>
       </c>
       <c r="M2" t="inlineStr"/>
       <c r="N2" t="inlineStr">
+        <is>
+          <t>deepa</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="n">
+        <v>2</v>
+      </c>
+      <c r="B3" s="2" t="n">
+        <v>46261.49725834558</v>
+      </c>
+      <c r="C3" s="3" t="n">
+        <v>46261</v>
+      </c>
+      <c r="D3" t="n">
+        <v>2</v>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>credit</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>1.00</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>customer1</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>Test</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr"/>
+      <c r="N3" t="inlineStr">
         <is>
           <t>deepa</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
@@ -2747,238 +2807,343 @@
           <t>Employee</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Manager</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:C12"/>
+  <dimension ref="A1:C19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>session_key</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>session_data</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>expire_date</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>838on3elva6ea4747df7l2axk9gn4cw1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>.eJxVjEEOgyAQRe_CuiHBAcEuu-8ZyDAMxbaBRHRlevdq4kK3773_V-FxmbNfGk9-jOIulLidWUD6cNlFfGN5VUm1zNMY5J7Iwzb5rJG_j6O9HGRseVtzdLYnULp3DAaQyBhLHFxIjAMG1Dgky5Q6oOSgi6QNAKsNKlTGit8fDAU4zg:1wi2og:kVO66OVjq-lmn-iAggZhdLuibecWw0Yn7dXNpNcATUk</t>
         </is>
       </c>
       <c r="C2" s="2" t="n">
         <v>46227.41415449058</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>qkzgmqz934vccnu8poy2elpvwgqa3joj</t>
+          <t>dh7mn3xp3kuen7z2h5dvm285unbx0smk</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>.eJxVjEEOgyAQRe_CuiHBAcEuu-8ZyDAMxbaBRHRlevdq4kK3773_V-FxmbNfGk9-jOIulLidWUD6cNlFfGN5VUm1zNMY5J7Iwzb5rJG_j6O9HGRseVtzdLYnULp3DAaQyBhLHFxIjAMG1Dgky5Q6oOSgi6QNAKsNKlTGit8fDAU4zg:1weRP6:lUcD3ggUq1a4JYCBbfgSuPAjjhl_0vInYPo3Y7rTtwA</t>
+          <t>.eJxVjEEOwiAQRe_C2pABpkBduvcMZGBAqoYmpV0Z765NutDtf-_9lwi0rTVsPS9hYnEWWpx-t0jpkdsO-E7tNss0t3WZotwVedAurzPn5-Vw_w4q9fqtKbvRRz2CJWQzeHSlsHHKgiZtFHLUHshk5GRVLOAiABTLCRG9S4N4fwDSkjdj:1wr80u:jiGWG80usYZatNkXzAwKGApU-jIdZv7Q2Qx74a5RAAA</t>
         </is>
       </c>
       <c r="C3" s="2" t="n">
-        <v>46217.47435907898</v>
+        <v>46252.47121343645</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>1n1fbow4g8mugavwbwcb2j9a1j3io92s</t>
+          <t>dovx4u7kn53pkg81a4zey99pc5845o7n</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>.eJxVjDsOwjAQRO_iGlmKf7CU9JzB2vWucQDZUpxUEXcnkVJAMc28N7OqiMtc4tJliiOrqzLq9NsRppfUHfAT66Pp1Oo8jaR3RR-063tjed8O9--gYC_bGvzZs3jYIg6YBFOGgC744AGMxQEu4lLCbA0JAA2WMgdAFEfWBfX5Av57OLc:1weEnH:KFMdxRj4d99ZOiZqIuyaRqTiZkYq4hCfV8KhH_xM-xI</t>
+          <t>.eJxVzMEOwiAQBNB_4WyIdGFpPXr3GwiwrFQNJKU9Gf9dmvSg15k38xbOb2t2W0uLm0lcBIjTbxZ8fKayF_Tw5V5lrGVd5iB3Io-2yVul9Loe9u8g-5b72gykQZENME006imdLbOJDEgD2sEotBo6II08cuwcLCtE4BARtBKfL8qrNyw:1wvvgH:pJyGbSc1CaYzSVK6nQUkymUWbpciCVsk6BUQ7dmJxZM</t>
         </is>
       </c>
       <c r="C4" s="2" t="n">
-        <v>46216.91333046158</v>
+        <v>46265.71464198989</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>rnbqnno8nu8g7bp6b1079ppgh1gj4tum</t>
+          <t>qkzgmqz934vccnu8poy2elpvwgqa3joj</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>.eJxVjEEOwiAQRe_C2pABpkBduvcMZGBAqoYmpV0Z765NutDtf-_9lwi0rTVsPS9hYnEWWpx-t0jpkdsO-E7tNss0t3WZotwVedAurzPn5-Vw_w4q9fqtKbvRRz2CJWQzeHSlsHHKgiZtFHLUHshk5GRVLOAiABTLCRG9S4N4fwDSkjdj:1wXJaW:xHGOOs9ebF3WMYe6ahN9aOJPtxqy4JMTA_N_5Ks3UeQ</t>
+          <t>.eJxVjEEOgyAQRe_CuiHBAcEuu-8ZyDAMxbaBRHRlevdq4kK3773_V-FxmbNfGk9-jOIulLidWUD6cNlFfGN5VUm1zNMY5J7Iwzb5rJG_j6O9HGRseVtzdLYnULp3DAaQyBhLHFxIjAMG1Dgky5Q6oOSgi6QNAKsNKlTGit8fDAU4zg:1weRP6:lUcD3ggUq1a4JYCBbfgSuPAjjhl_0vInYPo3Y7rTtwA</t>
         </is>
       </c>
       <c r="C5" s="2" t="n">
-        <v>46197.81764228326</v>
+        <v>46217.47435907898</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>fod0yc3ynr4by48mo67wcvhm4k05nmw6</t>
+          <t>afsk49vi1swj1sx2nb839x8bfgakb4ug</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>.eJxVjMsOwiAQRf-FtSEDHYq4dN9vIDM8pGogKe3K-O_apAvd3nPOfQlP21r81tPi5yguQonT78YUHqnuIN6p3poMra7LzHJX5EG7nFpMz-vh_h0U6uVbI5F2GchEoJjRIrE2DCkQuzMgYFYDGACImINjDcGO2mQ01g3IoxLvD-4AN3s:1wXTa6:W1DcA94o5A6rK7Icm66bVDOYkIURF-LeTTPzWPKr10Y</t>
+          <t>.eJxVjEEOgyAQRe_CuiHBAcEuu-8ZyDAMxbaBRHRlevdq4kK3773_V-FxmbNfGk9-jOIulLidWUD6cNlFfGN5VUm1zNMY5J7Iwzb5rJG_j6O9HGRseVtzdLYnULp3DAaQyBhLHFxIjAMG1Dgky5Q6oOSgi6QNAKsNKlTGit8fDAU4zg:1wpNda:80yG0NybabFDaqxJdAJ9oBKnZkcHbwMpZ79lBTtruiw</t>
         </is>
       </c>
       <c r="C6" s="2" t="n">
-        <v>46198.26225632572</v>
+        <v>46247.64947883708</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>sbelr17aomjy7qpn4enuq9w4f4pq8u3g</t>
+          <t>1n1fbow4g8mugavwbwcb2j9a1j3io92s</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>.eJxVjDsOwjAQRO_iGlmKf7CU9JzB2vWucQDZUpxUEXcnkVJAMc28N7OqiMtc4tJliiOrqzLq9NsRppfUHfAT66Pp1Oo8jaR3RR-063tjed8O9--gYC_bGvzZs3jYIg6YBFOGgC744AGMxQEu4lLCbA0JAA2WMgdAFEfWBfX5Av57OLc:1wccBd:lPTuko-nS5RfHHwDMw8O6dgrZ9LshoYwLEPcjsxKj30</t>
+          <t>.eJxVjDsOwjAQRO_iGlmKf7CU9JzB2vWucQDZUpxUEXcnkVJAMc28N7OqiMtc4tJliiOrqzLq9NsRppfUHfAT66Pp1Oo8jaR3RR-063tjed8O9--gYC_bGvzZs3jYIg6YBFOGgC744AGMxQEu4lLCbA0JAA2WMgdAFEfWBfX5Av57OLc:1weEnH:KFMdxRj4d99ZOiZqIuyaRqTiZkYq4hCfV8KhH_xM-xI</t>
         </is>
       </c>
       <c r="C7" s="2" t="n">
-        <v>46212.43724465284</v>
+        <v>46216.91333046158</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>393zx7lzxswtxnq7baasrrvm244xrbp2</t>
+          <t>rnbqnno8nu8g7bp6b1079ppgh1gj4tum</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>e30:1wLEPO:gjBsnJ2zXEKO1ut_N-CBTI9wrL-H-OiC40rZ1Czkzoc</t>
+          <t>.eJxVjEEOwiAQRe_C2pABpkBduvcMZGBAqoYmpV0Z765NutDtf-_9lwi0rTVsPS9hYnEWWpx-t0jpkdsO-E7tNss0t3WZotwVedAurzPn5-Vw_w4q9fqtKbvRRz2CJWQzeHSlsHHKgiZtFHLUHshk5GRVLOAiABTLCRG9S4N4fwDSkjdj:1wXJaW:xHGOOs9ebF3WMYe6ahN9aOJPtxqy4JMTA_N_5Ks3UeQ</t>
         </is>
       </c>
       <c r="C8" s="2" t="n">
-        <v>46164.48609275329</v>
+        <v>46197.81764228326</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>i2hxf0nncqbumwvj4dihd2794yos0owd</t>
+          <t>fod0yc3ynr4by48mo67wcvhm4k05nmw6</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>.eJxVjEEOgyAQRe_CuiHBAcEuu-8ZyDAMxbaBRHRlevdq4kK3773_V-FxmbNfGk9-jOIulLidWUD6cNlFfGN5VUm1zNMY5J7Iwzb5rJG_j6O9HGRseVtzdLYnULp3DAaQyBhLHFxIjAMG1Dgky5Q6oOSgi6QNAKsNKlTGit8fDAU4zg:1wLNhx:dtBINaI5ClcjkB83-5rVFEpFno2cWmAskw46YzjrfIA</t>
+          <t>.eJxVjMsOwiAQRf-FtSEDHYq4dN9vIDM8pGogKe3K-O_apAvd3nPOfQlP21r81tPi5yguQonT78YUHqnuIN6p3poMra7LzHJX5EG7nFpMz-vh_h0U6uVbI5F2GchEoJjRIrE2DCkQuzMgYFYDGACImINjDcGO2mQ01g3IoxLvD-4AN3s:1wXTa6:W1DcA94o5A6rK7Icm66bVDOYkIURF-LeTTPzWPKr10Y</t>
         </is>
       </c>
       <c r="C9" s="2" t="n">
-        <v>46164.89983221878</v>
+        <v>46198.26225632572</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>5oy326v2d031obfrlmzmg0ol4wdrsftm</t>
+          <t>sbelr17aomjy7qpn4enuq9w4f4pq8u3g</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>.eJxVjMsOwiAQRf-FtSEDHYq4dN9vIDM8pGogKe3K-O_apAvd3nPOfQlP21r81tPi5yguQonT78YUHqnuIN6p3poMra7LzHJX5EG7nFpMz-vh_h0U6uVbI5F2GchEoJjRIrE2DCkQuzMgYFYDGACImINjDcGO2mQ01g3IoxLvD-4AN3s:1wOdjl:IFsjl_KKWfc13ddbtZkWeaEeVA82Gi69XhlKsXCvmBI</t>
+          <t>.eJxVjDsOwjAQRO_iGlmKf7CU9JzB2vWucQDZUpxUEXcnkVJAMc28N7OqiMtc4tJliiOrqzLq9NsRppfUHfAT66Pp1Oo8jaR3RR-063tjed8O9--gYC_bGvzZs3jYIg6YBFOGgC744AGMxQEu4lLCbA0JAA2WMgdAFEfWBfX5Av57OLc:1wccBd:lPTuko-nS5RfHHwDMw8O6dgrZ9LshoYwLEPcjsxKj30</t>
         </is>
       </c>
       <c r="C10" s="2" t="n">
-        <v>46173.88825276773</v>
+        <v>46212.43724465284</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>tnqbrb5l75xiy1vqvvi5itrx9chesiam</t>
+          <t>393zx7lzxswtxnq7baasrrvm244xrbp2</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>.eJxVjEEOwiAQRe_C2pABpkBduvcMZGBAqoYmpV0Z765NutDtf-_9lwi0rTVsPS9hYnEWWpx-t0jpkdsO-E7tNss0t3WZotwVedAurzPn5-Vw_w4q9fqtKbvRRz2CJWQzeHSlsHHKgiZtFHLUHshk5GRVLOAiABTLCRG9S4N4fwDSkjdj:1wgliT:mnAfbD-tGmr8WUMi5dZbW1rPK1gGevi0A2_7kT8cmSg</t>
+          <t>e30:1wLEPO:gjBsnJ2zXEKO1ut_N-CBTI9wrL-H-OiC40rZ1Czkzoc</t>
         </is>
       </c>
       <c r="C11" s="2" t="n">
-        <v>46223.89492480536</v>
+        <v>46164.48609275329</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
+          <t>i2hxf0nncqbumwvj4dihd2794yos0owd</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>.eJxVjEEOgyAQRe_CuiHBAcEuu-8ZyDAMxbaBRHRlevdq4kK3773_V-FxmbNfGk9-jOIulLidWUD6cNlFfGN5VUm1zNMY5J7Iwzb5rJG_j6O9HGRseVtzdLYnULp3DAaQyBhLHFxIjAMG1Dgky5Q6oOSgi6QNAKsNKlTGit8fDAU4zg:1wLNhx:dtBINaI5ClcjkB83-5rVFEpFno2cWmAskw46YzjrfIA</t>
+        </is>
+      </c>
+      <c r="C12" s="2" t="n">
+        <v>46164.89983221878</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>5oy326v2d031obfrlmzmg0ol4wdrsftm</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>.eJxVjMsOwiAQRf-FtSEDHYq4dN9vIDM8pGogKe3K-O_apAvd3nPOfQlP21r81tPi5yguQonT78YUHqnuIN6p3poMra7LzHJX5EG7nFpMz-vh_h0U6uVbI5F2GchEoJjRIrE2DCkQuzMgYFYDGACImINjDcGO2mQ01g3IoxLvD-4AN3s:1wOdjl:IFsjl_KKWfc13ddbtZkWeaEeVA82Gi69XhlKsXCvmBI</t>
+        </is>
+      </c>
+      <c r="C13" s="2" t="n">
+        <v>46173.88825276773</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>s39s5b7b9jdivrzy5jcvxx15n8tzrlor</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>.eJxVjEEOwiAQRe_C2pABpkBduvcMZGBAqoYmpV0Z765NutDtf-_9lwi0rTVsPS9hYnEWWpx-t0jpkdsO-E7tNss0t3WZotwVedAurzPn5-Vw_w4q9fqtKbvRRz2CJWQzeHSlsHHKgiZtFHLUHshk5GRVLOAiABTLCRG9S4N4fwDSkjdj:1wrEjb:1FQ1_nXP3evOmnZvjHeJMhaaNlvOFlkMH7TMQpDDfHA</t>
+        </is>
+      </c>
+      <c r="C14" s="2" t="n">
+        <v>46252.77022740227</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>tnqbrb5l75xiy1vqvvi5itrx9chesiam</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>.eJxVjEEOwiAQRe_C2pABpkBduvcMZGBAqoYmpV0Z765NutDtf-_9lwi0rTVsPS9hYnEWWpx-t0jpkdsO-E7tNss0t3WZotwVedAurzPn5-Vw_w4q9fqtKbvRRz2CJWQzeHSlsHHKgiZtFHLUHshk5GRVLOAiABTLCRG9S4N4fwDSkjdj:1wgliT:mnAfbD-tGmr8WUMi5dZbW1rPK1gGevi0A2_7kT8cmSg</t>
+        </is>
+      </c>
+      <c r="C15" s="2" t="n">
+        <v>46223.89492480536</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
           <t>w576k632bkwa24hbqdvsf4ib2lccy1al</t>
         </is>
       </c>
-      <c r="B12" t="inlineStr">
+      <c r="B16" t="inlineStr">
         <is>
           <t>.eJxVjDsOwjAQRO_iGlmKf7CU9JzB2vWucQDZUpxUEXcnkVJAMc28N7OqiMtc4tJliiOrqzLq9NsRppfUHfAT66Pp1Oo8jaR3RR-063tjed8O9--gYC_bGvzZs3jYIg6YBFOGgC744AGMxQEu4lLCbA0JAA2WMgdAFEfWBfX5Av57OLc:1whUFn:SC5ypqnHYKxcYkYT4KgFe_szEJoTXzihBEw6Ldq4ICw</t>
         </is>
       </c>
-      <c r="C12" s="2" t="n">
+      <c r="C16" s="2" t="n">
         <v>46225.8764307876</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>zak9xlq3lgv5hd0dxvy7njw6gbi54ani</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>.eJxVjDsOwjAQBe_iGllee_2jpOcM1vqHA8iR4qRC3B0ipYD2zcx7sUDb2sI2yhKmzM4M2Ol3i5Qepe8g36nfZp7mvi5T5LvCDzr4dc7leTncv4NGo31rLQ1kiQlt1ZWEBfTFRNIVBVYHsvpqnIAiHRmTQGlrskJlgQCV8oq9P8KRNoM:1wzTYt:bL24UzSv-CvCTQAiwicGIGXsISDRc_gjJ2y1dddVZSs</t>
+        </is>
+      </c>
+      <c r="C17" s="2" t="n">
+        <v>46275.49731244139</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>mhkopxnohckptvf6o854kwv0gnmtrvxo</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>.eJxVjDsOwyAQRO9CHSHAmE_K9D4Dgl02OIlAMnYV5e6xJRdJN5r3Zt4sxG0tYet5CTOyK5Ps8tulCM9cD4CPWO-NQ6vrMid-KPyknU8N8-t2un8HJfayr-3ozTiI7Cg5JB0NqKQModkTaaXAkhEJBjLaeSTvtQTrpNBkgZAy-3wB7bk4hQ:1wzTeU:VSN1n3V3xNa74MpiDifdJIhu9UtZa-qg114HTPkugLo</t>
+        </is>
+      </c>
+      <c r="C18" s="2" t="n">
+        <v>46275.50132808781</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>oyd81hp3mvmiotskat3xfos6ssnhlt1l</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>.eJxVjMsOwiAQRf-FtSEDHYq4dN9vIDM8pGogKe3K-O_apAvd3nPOfQlP21r81tPi5yguQonT78YUHqnuIN6p3poMra7LzHJX5EG7nFpMz-vh_h0U6uVbI5F2GchEoJjRIrE2DCkQuzMgYFYDGACImINjDcGO2mQ01g3IoxLvD-4AN3s:1x0zO9:POzTPCvHoVKmrrY3nFTZeewpopUOZbEphthpBMVNsc8</t>
+        </is>
+      </c>
+      <c r="C19" s="2" t="n">
+        <v>46279.67172661136</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>id</t>
@@ -2999,51 +3164,51 @@
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>example.com</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>example.com</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G6"/>
+  <dimension ref="A1:G7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>id</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>schema_name</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>name</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -3206,65 +3371,98 @@
         <is>
           <t>karthickintegratedfarm</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>karthickintegratedfarm</t>
         </is>
       </c>
       <c r="D6" s="2" t="n">
         <v>46195.48753810737</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>sckdeepa@gmail.com</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>9448856655</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>karthickintegratedfarm.domain.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="n">
+        <v>6</v>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>ixupmnulwd</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>yxhqxqsezj</t>
+        </is>
+      </c>
+      <c r="D7" s="2" t="n">
+        <v>46222.896813333</v>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>jfzsihln@immenseignite.info</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>kettxulnmq</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>yxhqxqsezj.domain.com</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:D6"/>
+  <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>id</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>domain</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>is_primary</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -3337,50 +3535,68 @@
       </c>
       <c r="C5" t="b">
         <v>1</v>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Amma Nursery</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>karthickintegratedfarm.scoruda.com</t>
         </is>
       </c>
       <c r="C6" t="b">
         <v>1</v>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>karthickintegratedfarm</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="n">
+        <v>6</v>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>ixupmnulwd.scoruda.com</t>
+        </is>
+      </c>
+      <c r="C7" t="b">
+        <v>1</v>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>yxhqxqsezj</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:F4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
@@ -3453,75 +3669,75 @@
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>both</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://ik.imagekit.io/scoruda/EGG_1Z4p0WQZ0.png</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>FEED 50kg</t>
+          <t>Test</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>both</t>
+          <t>sale_only</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>1590.00</t>
+          <t>0.00</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>https://ik.imagekit.io/scoruda/feed_LyCoShVHFT.jpg</t>
+          <t>https://ik.imagekit.io/scoruda/1000085696_EgA6J3PvE.jpg</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>